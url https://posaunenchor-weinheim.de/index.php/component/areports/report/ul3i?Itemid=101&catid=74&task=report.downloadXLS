--- v0 (2026-08-14)
+++ v1 (2026-10-01)
@@ -74,66 +74,66 @@
   <si>
     <t>Aus tiefer Not schrei ich zu dir (Felix Mendelssohn Bartholdy)</t>
   </si>
   <si>
     <t>ul3106</t>
   </si>
   <si>
     <t>Befiehl du deine Wege (Karlheinz Schmidt)</t>
   </si>
   <si>
     <t>ul3150</t>
   </si>
   <si>
     <t>Bläserstück in F (Manfred Schlenker)</t>
   </si>
   <si>
     <t>ul264</t>
   </si>
   <si>
     <t>Canzon "La Binama" für vier Stimmen (Giovanni Dominico Rognoni Taeggio)</t>
   </si>
   <si>
     <t>ul285</t>
   </si>
   <si>
-    <t>Chormatische Chaconne (Herbert Gadsch)</t>
+    <t>Christ ist erstanden (Helmut Barbe)</t>
+  </si>
+  <si>
+    <t>ul3067</t>
+  </si>
+  <si>
+    <t>Christus der ist mein Leben (Heinz Neubauer)</t>
+  </si>
+  <si>
+    <t>ul3154</t>
+  </si>
+  <si>
+    <t>Chromatische Chaconne (Herbert Gadsch)</t>
   </si>
   <si>
     <t>ul3208</t>
-  </si>
-[...10 lines deleted...]
-    <t>ul3154</t>
   </si>
   <si>
     <t>Das sollt ihr, Jesu Jünger, nie vergessen (Burghard Schloemann)</t>
   </si>
   <si>
     <t>ul3092</t>
   </si>
   <si>
     <t>Der lieben Sonne Licht und Pracht (Johann Sebastian Bach)</t>
   </si>
   <si>
     <t>ul3183</t>
   </si>
   <si>
     <t>Die güldne Sonne voll Freud und Wonne (Lothar Graap)</t>
   </si>
   <si>
     <t>ul3170</t>
   </si>
   <si>
     <t>Die helle Sonn leucht' jetzt herfür (Ernst Pepping)</t>
   </si>
   <si>
     <t>ul3169</t>
   </si>