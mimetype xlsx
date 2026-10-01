--- v0 (2026-07-27)
+++ v1 (2026-10-01)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Volkslied-Ordner" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="552">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="554">
   <si>
     <t>Titel</t>
   </si>
   <si>
     <t>Kürzel</t>
   </si>
   <si>
     <t>Ach bleib bei uns (Johann Sebastian Bach) (2b)</t>
   </si>
   <si>
     <t>pcp0112s</t>
   </si>
   <si>
     <t>Ach wunder großer Siegesheld (C-Dur)</t>
   </si>
   <si>
     <t>pcp0096s</t>
   </si>
   <si>
     <t>Adagio f. Posaunenchor und Orgel (Georg Friedrich Händel, 1685-1759)</t>
   </si>
   <si>
     <t>pcp0001</t>
   </si>
   <si>
@@ -426,50 +426,56 @@
     <t>pcp0261s</t>
   </si>
   <si>
     <t>Erhalt uns, Herr, bei deinem Wort - 142 (4b)</t>
   </si>
   <si>
     <t>pcp0231s</t>
   </si>
   <si>
     <t>Eröffnung (Traugott Fünfgeld 2000)</t>
   </si>
   <si>
     <t>pcp0041</t>
   </si>
   <si>
     <t>Erstanden ist der heilig Christ (Satz: Ewald Weiss / Werner Göttle)</t>
   </si>
   <si>
     <t>pcp0250</t>
   </si>
   <si>
     <t>Es ist das Heil uns kommen her - EG 342 / 356 (C-Dur)</t>
   </si>
   <si>
     <t>pcp0179s</t>
+  </si>
+  <si>
+    <t>Es kommt ein Schiff geladen  (Felix Schütze)</t>
+  </si>
+  <si>
+    <t>pcp0279</t>
   </si>
   <si>
     <t>Es wolle Gott uns gnädig sein - 182 (2b)</t>
   </si>
   <si>
     <t>pcp0233</t>
   </si>
   <si>
     <t>Es wolle Gott uns gnädig sein - 182 (J. S. Bach) (5b)</t>
   </si>
   <si>
     <t>pcp0245s</t>
   </si>
   <si>
     <t>Feliz Navidad (José Feliciano, Satz: Inge Sunde)</t>
   </si>
   <si>
     <t>pcp0044</t>
   </si>
   <si>
     <t>Festliche Intrade (Thomas Riegler, *1965)</t>
   </si>
   <si>
     <t>pcp0047</t>
   </si>
@@ -1673,51 +1679,51 @@
   <si>
     <t>pcp0015</t>
   </si>
   <si>
     <t>Wohl denen, die da wandeln (Satz: Johannes Oldsen)</t>
   </si>
   <si>
     <t>pcp0259</t>
   </si>
   <si>
     <t>Wunderbarer König -235 (Satz: Masberg) (1b)</t>
   </si>
   <si>
     <t>pcp0255s</t>
   </si>
   <si>
     <t>Yellow Mountains (Jacob de Haan, *1959)</t>
   </si>
   <si>
     <t>pcp0012</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
@@ -2011,59 +2017,59 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:B277"/>
+  <dimension ref="A1:B278"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B2" sqref="B2:B277"/>
+      <selection activeCell="B2" sqref="B2:B278"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.10" style="0"/>
     <col min="2" max="2" width="9.10" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -3022,59 +3028,59 @@
       <c r="A122" t="s">
         <v>242</v>
       </c>
       <c r="B122" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="123" spans="1:2">
       <c r="A123" t="s">
         <v>244</v>
       </c>
       <c r="B123" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="124" spans="1:2">
       <c r="A124" t="s">
         <v>246</v>
       </c>
       <c r="B124" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="125" spans="1:2">
       <c r="A125" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B125" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="126" spans="1:2">
       <c r="A126" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="B126" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:2">
       <c r="A127" t="s">
         <v>251</v>
       </c>
       <c r="B127" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="128" spans="1:2">
       <c r="A128" t="s">
         <v>253</v>
       </c>
       <c r="B128" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="129" spans="1:2">
       <c r="A129" t="s">
         <v>255</v>
       </c>
@@ -3614,59 +3620,59 @@
       <c r="A196" t="s">
         <v>389</v>
       </c>
       <c r="B196" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="197" spans="1:2">
       <c r="A197" t="s">
         <v>391</v>
       </c>
       <c r="B197" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="198" spans="1:2">
       <c r="A198" t="s">
         <v>393</v>
       </c>
       <c r="B198" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="199" spans="1:2">
       <c r="A199" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B199" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="200" spans="1:2">
       <c r="A200" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="B200" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="201" spans="1:2">
       <c r="A201" t="s">
         <v>398</v>
       </c>
       <c r="B201" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="202" spans="1:2">
       <c r="A202" t="s">
         <v>400</v>
       </c>
       <c r="B202" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="203" spans="1:2">
       <c r="A203" t="s">
         <v>402</v>
       </c>
@@ -4242,50 +4248,58 @@
         <v>545</v>
       </c>
     </row>
     <row r="275" spans="1:2">
       <c r="A275" t="s">
         <v>546</v>
       </c>
       <c r="B275" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="276" spans="1:2">
       <c r="A276" t="s">
         <v>548</v>
       </c>
       <c r="B276" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="277" spans="1:2">
       <c r="A277" t="s">
         <v>550</v>
       </c>
       <c r="B277" t="s">
         <v>551</v>
+      </c>
+    </row>
+    <row r="278" spans="1:2">
+      <c r="A278" t="s">
+        <v>552</v>
+      </c>
+      <c r="B278" t="s">
+        <v>553</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="true" gridLinesSet="true"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>