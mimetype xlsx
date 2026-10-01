--- v0 (2026-08-14)
+++ v1 (2026-10-01)
@@ -68,51 +68,51 @@
   <si>
     <t>Bleib bei uns, hilf uns tragen (Satz: Karl-Heinz Saretzki)</t>
   </si>
   <si>
     <t>k8526</t>
   </si>
   <si>
     <t>Brich mit dem Hungrigen dein Brot (Satz: Manfred Glowatzki)</t>
   </si>
   <si>
     <t>k8528</t>
   </si>
   <si>
     <t>Das könnte den Herren der Welt ja so passen (Satz: Carl-Theodor Hütterott)</t>
   </si>
   <si>
     <t>k8512</t>
   </si>
   <si>
     <t>Der Himmel geht über allen auf (Karl-Hein Saretzki)</t>
   </si>
   <si>
     <t>k8515</t>
   </si>
   <si>
-    <t>Der Mond ist aufegegangen (Satz: Adolf Seifert)</t>
+    <t>Der Mond ist aufgegangen (Satz: Adolf Seifert)</t>
   </si>
   <si>
     <t>k8523</t>
   </si>
   <si>
     <t>Die Erd ist des Herren, Halleluja (Christian König)</t>
   </si>
   <si>
     <t>k8505</t>
   </si>
   <si>
     <t>Die Erde ist des Herrn (Herbert Beuerle)</t>
   </si>
   <si>
     <t>k8502</t>
   </si>
   <si>
     <t>Die Erde ist des Herrn (Matthias Nagel)</t>
   </si>
   <si>
     <t>k8503</t>
   </si>
   <si>
     <t>Die Erde rollt (Satz: Rolf Schweizer)</t>
   </si>